--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -1600,58 +1600,58 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B91553">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> para inclusão de nomes ou informações adicionais, a revista, infelizmente, terá de aplicar uma taxa adicional, uma vez que todo o processo de editoração, atribuição de DOI e indexação é impactado. Todo o excesso será retirado na editoração para manter o padrão de qualidade da revista. Agradecemos a compreensão.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F034ECA" w14:textId="77777777" w:rsidR="00F32069" w:rsidRDefault="00F32069"/>
     <w:sectPr w:rsidR="00F32069" w:rsidSect="00713131">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3388" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FE0B1BF" w14:textId="77777777" w:rsidR="005D68FC" w:rsidRDefault="005D68FC" w:rsidP="00713131">
+    <w:p w14:paraId="5677133E" w14:textId="77777777" w:rsidR="00303625" w:rsidRDefault="00303625" w:rsidP="00713131">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1734F346" w14:textId="77777777" w:rsidR="005D68FC" w:rsidRDefault="005D68FC" w:rsidP="00713131">
+    <w:p w14:paraId="36F40A16" w14:textId="77777777" w:rsidR="00303625" w:rsidRDefault="00303625" w:rsidP="00713131">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
@@ -1682,99 +1682,107 @@
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="31B5F251" w14:textId="11EA9121" w:rsidR="00BE1C21" w:rsidRDefault="00BE1C21">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="2E34979F" w14:textId="7E9A4C5A" w:rsidR="00586AA4" w:rsidRPr="00586AA4" w:rsidRDefault="00BE1C21">
+  <w:p w14:paraId="2E34979F" w14:textId="6C371833" w:rsidR="00586AA4" w:rsidRPr="00586AA4" w:rsidRDefault="00BE1C21">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007931DE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Este artigo é publicado em acesso aberto (Open Access) sob a licença </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="007931DE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Creative</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="007931DE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Commons Atribuição 4.0 Internacional (CC-BY), que permite uso, distribuição e reprodução irrestritos em qualquer meio, desde que o autor original e a fonte sejam creditados</w:t>
     </w:r>
+    <w:r w:rsidR="00140B25">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4930394B" w14:textId="77777777" w:rsidR="005D68FC" w:rsidRDefault="005D68FC" w:rsidP="00713131">
+    <w:p w14:paraId="712DEB5F" w14:textId="77777777" w:rsidR="00303625" w:rsidRDefault="00303625" w:rsidP="00713131">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DD31DAD" w14:textId="77777777" w:rsidR="005D68FC" w:rsidRDefault="005D68FC" w:rsidP="00713131">
+    <w:p w14:paraId="17C969EC" w14:textId="77777777" w:rsidR="00303625" w:rsidRDefault="00303625" w:rsidP="00713131">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D59A04C" w14:textId="36AB216B" w:rsidR="007649E1" w:rsidRDefault="002E6E91" w:rsidP="00C727D3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:ind w:left="2268"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -1867,143 +1875,153 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:ind w:left="2268"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="184F3450" w14:textId="77777777" w:rsidR="002E6E91" w:rsidRDefault="002E6E91" w:rsidP="00C727D3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:ind w:left="2268"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2ECBD992" w14:textId="3196B2E3" w:rsidR="00C727D3" w:rsidRPr="00C727D3" w:rsidRDefault="00C727D3" w:rsidP="00C727D3">
+  <w:p w14:paraId="2ECBD992" w14:textId="3196B2E3" w:rsidR="00C727D3" w:rsidRPr="00140B25" w:rsidRDefault="00C727D3" w:rsidP="00C727D3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:ind w:left="2268"/>
       <w:rPr>
         <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C727D3">
+    <w:r w:rsidRPr="00140B25">
       <w:rPr>
         <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>REVISTA CIENTÍFICA - RECIMA21 ISSN 2675-6218</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="557E48CA" w14:textId="3A77A647" w:rsidR="00713131" w:rsidRDefault="00D13B79" w:rsidP="00D13B79">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="1043"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B86F31"/>
     <w:rsid w:val="000917A1"/>
+    <w:rsid w:val="00140B25"/>
     <w:rsid w:val="0015061A"/>
     <w:rsid w:val="00171CAC"/>
     <w:rsid w:val="002145B4"/>
     <w:rsid w:val="002315E9"/>
+    <w:rsid w:val="00233331"/>
     <w:rsid w:val="002E6E91"/>
+    <w:rsid w:val="00303625"/>
     <w:rsid w:val="003E1FE3"/>
     <w:rsid w:val="00403654"/>
     <w:rsid w:val="00442B49"/>
     <w:rsid w:val="00476706"/>
     <w:rsid w:val="004C75EE"/>
     <w:rsid w:val="0054181C"/>
     <w:rsid w:val="00586AA4"/>
     <w:rsid w:val="005D68FC"/>
     <w:rsid w:val="005E6BA3"/>
+    <w:rsid w:val="00653072"/>
     <w:rsid w:val="00660BA3"/>
     <w:rsid w:val="00700FAD"/>
     <w:rsid w:val="00713131"/>
     <w:rsid w:val="007649E1"/>
     <w:rsid w:val="007B36C6"/>
     <w:rsid w:val="009632F7"/>
     <w:rsid w:val="009C642E"/>
     <w:rsid w:val="009D3E9F"/>
     <w:rsid w:val="00A224EF"/>
     <w:rsid w:val="00A73E80"/>
+    <w:rsid w:val="00B0343A"/>
     <w:rsid w:val="00B86F31"/>
     <w:rsid w:val="00B91553"/>
     <w:rsid w:val="00B96440"/>
     <w:rsid w:val="00BA3BCA"/>
     <w:rsid w:val="00BE1C21"/>
+    <w:rsid w:val="00C577EE"/>
     <w:rsid w:val="00C6654A"/>
     <w:rsid w:val="00C727D3"/>
     <w:rsid w:val="00CD006B"/>
     <w:rsid w:val="00CE30F1"/>
     <w:rsid w:val="00D13B79"/>
     <w:rsid w:val="00D61997"/>
     <w:rsid w:val="00DB0A31"/>
     <w:rsid w:val="00E238CF"/>
     <w:rsid w:val="00E72806"/>
     <w:rsid w:val="00F32069"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
@@ -3404,69 +3422,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{100E1FBC-9E98-4143-9F40-0B588EE4CD8E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1209</Words>
-  <Characters>6533</Characters>
+  <Words>666</Words>
+  <Characters>6966</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>138</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7727</CharactersWithSpaces>
+  <CharactersWithSpaces>7673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>marcio magera conceicao</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>